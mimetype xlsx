--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -74,369 +74,209 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
-    <col min="2" max="2" width="17.76171875" customWidth="true"/>
+    <col min="2" max="2" width="19.9921875" customWidth="true"/>
     <col min="3" max="3" width="20.01171875" customWidth="true"/>
-    <col min="4" max="4" width="44.5234375" customWidth="true"/>
-    <col min="5" max="5" width="37.21484375" customWidth="true"/>
+    <col min="4" max="4" width="28.91015625" customWidth="true"/>
+    <col min="5" max="5" width="30.02734375" customWidth="true"/>
     <col min="6" max="6" width="14.43359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่ง</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>สำนัก</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>ฝ่าย</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>วันที่ประกาศ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>68ID-001445</t>
+          <t>69ID-001499</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>เจ้าหน้าที่คลัง</t>
+          <t>วิศวกร</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ลูกจ้าง สทอภ</t>
+          <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>สำนักจัดการอุทยานรังสรรค์นวัตกรรมอวกาศ</t>
+          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>ฝ่ายการคลัง</t>
+          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>68ID-001430</t>
+          <t>69ID-001484</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>วิศวกร</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>ฝ่ายประกอบ ทดสอบและนำส่งดาวเทียม</t>
+          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>68ID-001430</t>
+          <t>69ID-001486</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>วิศวกร</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>ฝ่ายประกอบ ทดสอบและนำส่งดาวเทียม</t>
+          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>68ID-001458</t>
+          <t>69ID-001485</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>วิศวกร</t>
+          <t>นักเทคโนโลยีอวกาศ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ลูกจ้าง สทอภ</t>
+          <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>สำนักปฏิบัติการดาวเทียม</t>
+          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>ฝ่ายปฏิบัติการควบคุมดาวเทียม</t>
+          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
-[...159 lines deleted...]
-          <t>18/02/2026</t>
+          <t>17/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>