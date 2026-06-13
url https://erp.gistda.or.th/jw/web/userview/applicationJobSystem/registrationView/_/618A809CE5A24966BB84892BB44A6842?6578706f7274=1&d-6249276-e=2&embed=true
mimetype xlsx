--- v1 (2026-04-14)
+++ v2 (2026-06-13)
@@ -74,54 +74,54 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
-    <col min="2" max="2" width="19.9921875" customWidth="true"/>
+    <col min="2" max="2" width="27.796875" customWidth="true"/>
     <col min="3" max="3" width="20.01171875" customWidth="true"/>
-    <col min="4" max="4" width="28.91015625" customWidth="true"/>
-    <col min="5" max="5" width="30.02734375" customWidth="true"/>
+    <col min="4" max="4" width="43.40625" customWidth="true"/>
+    <col min="5" max="5" width="33.37109375" customWidth="true"/>
     <col min="6" max="6" width="14.43359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่ง</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>สำนัก</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -141,142 +141,78 @@
           <t>69ID-001499</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>วิศวกร</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>69ID-001484</t>
+          <t>69ID-001503</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>วิศวกร</t>
+          <t>เจ้าหน้าที่สื่อสารองค์กร</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
+          <t>สำนักสร้างเสริมพันธมิตรและพัฒนาธุรกิจ</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
+          <t>ฝ่ายสื่อสารและภาพลักษณ์องค์กร</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
-[...63 lines deleted...]
-          <t>17/03/2026</t>
+          <t>27/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>