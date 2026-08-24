--- v2 (2026-06-13)
+++ v3 (2026-08-24)
@@ -76,143 +76,207 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
     <col min="2" max="2" width="27.796875" customWidth="true"/>
     <col min="3" max="3" width="20.01171875" customWidth="true"/>
-    <col min="4" max="4" width="43.40625" customWidth="true"/>
-    <col min="5" max="5" width="33.37109375" customWidth="true"/>
+    <col min="4" max="4" width="40.0625" customWidth="true"/>
+    <col min="5" max="5" width="31.140625" customWidth="true"/>
     <col min="6" max="6" width="14.43359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่ง</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทเจ้าหน้าที่</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>สำนัก</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>ฝ่าย</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>วันที่ประกาศ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>69ID-001499</t>
+          <t>69ID-001534</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>วิศวกร</t>
+          <t>เจ้าหน้าที่ทรัพยากรบุคคล</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ลูกจ้างโครงการ</t>
+          <t>เจ้าหน้าที่</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
+          <t>สำนักยุทธศาสตร์</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
+          <t>ฝ่ายพัฒนาศักยภาพองค์กร</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>18/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>69ID-001503</t>
+          <t>69ID-001528</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>เจ้าหน้าที่สื่อสารองค์กร</t>
+          <t>นักภูมิสารสนเทศ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ลูกจ้างโครงการ</t>
+          <t>เจ้าหน้าที่</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>สำนักสร้างเสริมพันธมิตรและพัฒนาธุรกิจ</t>
+          <t>สำนักนวัตกรรมเทคโนโลยีภูมิสารสนเทศ</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>ฝ่ายสื่อสารและภาพลักษณ์องค์กร</t>
+          <t>ฝ่ายภูมิสารสนเทศเชิงกลยุทธ์</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>27/05/2026</t>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>69ID-001532</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่วิเทศสัมพันธ์</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>สำนักงานผู้อำนวยการ</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>ฝ่ายกิจการระหว่างประเทศ</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>69ID-001525</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่ยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>สำนักยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>ฝ่ายบริหารยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>