--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -74,56 +74,56 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
-    <col min="2" max="2" width="19.9921875" customWidth="true"/>
+    <col min="2" max="2" width="27.796875" customWidth="true"/>
     <col min="3" max="3" width="16.64453125" customWidth="true"/>
-    <col min="4" max="4" width="30.02734375" customWidth="true"/>
-    <col min="5" max="5" width="28.91015625" customWidth="true"/>
+    <col min="4" max="4" width="33.37109375" customWidth="true"/>
+    <col min="5" max="5" width="43.40625" customWidth="true"/>
     <col min="6" max="6" width="11.56640625" customWidth="true"/>
-    <col min="7" max="7" width="101.04296875" customWidth="true"/>
+    <col min="7" max="7" width="53.04296875" customWidth="true"/>
     <col min="8" max="8" width="21.125" customWidth="true"/>
     <col min="9" max="9" width="20.01171875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่งงาน</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทบุคลากร</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>ฝ่าย</t>
         </is>
       </c>
@@ -134,227 +134,86 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>จำนวน</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>โครงการ</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>วันที่เปิดรับสมัคร</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>วันที่ปิดรับสมัคร</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>69ID-001499</t>
+          <t>69ID-001503</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>วิศวกร</t>
+          <t>เจ้าหน้าที่สื่อสารองค์กร</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ฝ่ายออกแบบและพัฒนาดาวเทียม</t>
+          <t>ฝ่ายสื่อสารและภาพลักษณ์องค์กร</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
+          <t>สำนักสร้างเสริมพันธมิตรและพัฒนาธุรกิจ</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>1 ตำแหน่ง</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>โครงการดาวเทียมสำรวจโลกเพื่อพัฒนาโครงสร้างพื้นฐานอวกาศของประเทศ (THEOS-3) ระยะที่ 4  (0)</t>
+          <t>แผนงานเสริมสร้างความเชื่อมั่นภาพลักษณ์องค์กร (9)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>26/03/2026</t>
-[...140 lines deleted...]
-          <t>27/02/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>