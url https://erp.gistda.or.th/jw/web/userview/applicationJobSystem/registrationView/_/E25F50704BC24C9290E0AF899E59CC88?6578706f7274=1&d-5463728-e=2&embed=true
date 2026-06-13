--- v1 (2026-04-14)
+++ v2 (2026-06-13)
@@ -74,56 +74,56 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
-    <col min="2" max="2" width="27.796875" customWidth="true"/>
+    <col min="2" max="2" width="24.453125" customWidth="true"/>
     <col min="3" max="3" width="16.64453125" customWidth="true"/>
-    <col min="4" max="4" width="33.37109375" customWidth="true"/>
-    <col min="5" max="5" width="43.40625" customWidth="true"/>
+    <col min="4" max="4" width="37.21484375" customWidth="true"/>
+    <col min="5" max="5" width="40.0625" customWidth="true"/>
     <col min="6" max="6" width="11.56640625" customWidth="true"/>
-    <col min="7" max="7" width="53.04296875" customWidth="true"/>
+    <col min="7" max="7" width="84.8359375" customWidth="true"/>
     <col min="8" max="8" width="21.125" customWidth="true"/>
     <col min="9" max="9" width="20.01171875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่งงาน</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทบุคลากร</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>ฝ่าย</t>
         </is>
       </c>
@@ -134,86 +134,180 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>จำนวน</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>โครงการ</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>วันที่เปิดรับสมัคร</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>วันที่ปิดรับสมัคร</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>69ID-001503</t>
+          <t>69ID-001527</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>เจ้าหน้าที่สื่อสารองค์กร</t>
+          <t>วิศวกร</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ลูกจ้างโครงการ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ฝ่ายสื่อสารและภาพลักษณ์องค์กร</t>
+          <t>ฝ่ายประกอบ ทดสอบและนำส่งดาวเทียม</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>สำนักสร้างเสริมพันธมิตรและพัฒนาธุรกิจ</t>
+          <t>ศูนย์ผลิตดาวเทียมแห่งชาติ</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>1 ตำแหน่ง</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>แผนงานเสริมสร้างความเชื่อมั่นภาพลักษณ์องค์กร (9)</t>
+          <t>โครงการพัฒนาทักษะด้านเทคโนโลยีอวกาศให้เยาวชน ด้วยการสร้างดาวเทียม CubeSat (27)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>69ID-001528</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>นักภูมิสารสนเทศ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ฝ่ายภูมิสารสนเทศเชิงกลยุทธ์</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>สำนักนวัตกรรมเทคโนโลยีภูมิสารสนเทศ</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>1 ตำแหน่ง</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>69ID-001525</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่ยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>เจ้าหน้าที่</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>ฝ่ายบริหารยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>สำนักยุทธศาสตร์</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>1 ตำแหน่ง</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>