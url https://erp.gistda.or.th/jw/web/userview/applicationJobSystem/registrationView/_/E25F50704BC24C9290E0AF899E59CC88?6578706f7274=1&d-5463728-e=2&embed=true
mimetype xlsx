--- v2 (2026-06-13)
+++ v3 (2026-08-26)
@@ -74,240 +74,91 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="15.55078125" customWidth="true"/>
-    <col min="2" max="2" width="24.453125" customWidth="true"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="20.01171875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>หมายเลขประกาศ</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>ตำแหน่งงาน</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ประเภทบุคลากร</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>ฝ่าย</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>สำนัก</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>จำนวน</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>โครงการ</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>วันที่เปิดรับสมัคร</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>วันที่ปิดรับสมัคร</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...139 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>